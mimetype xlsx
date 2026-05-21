--- v0 (2026-02-06)
+++ v1 (2026-05-21)
@@ -1711,73 +1711,73 @@
       </c>
       <c r="D37" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="3">
         <v>2114001</v>
       </c>
       <c r="G37" s="3"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C38" s="3">
         <v>20602330576</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E38" s="3"/>
-      <c r="F38" s="3"/>
+      <c r="E38" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F38" s="3">
+        <v>978504747</v>
+      </c>
       <c r="G38" s="3"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C39" s="3">
         <v>20602330576</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E39" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
       <c r="G39" s="3"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C40" s="3">
         <v>20527582203</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>89</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>90</v>
       </c>
       <c r="G40" s="3"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="3">